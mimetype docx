--- v0 (2025-10-11)
+++ v1 (2026-10-09)
@@ -33437,52 +33437,52 @@
     <Category xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881" xsi:nil="true"/>
     <Description0 xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881">Public Entity and Non-Profit Loan Application</Description0>
     <Related_x0020_Regulation xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Related_x0020_Regulation>
     <Program xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881">Brownfield</Program>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Regulation_x0020_Period xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881" xsi:nil="true"/>
     <Ext xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881">Word</Ext>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100997E0C8DF3E712499A95944EE52161FB" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d4589239a5dc6e4c1cbc11f7fd5c2a38">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="20c7d2fa-52dd-4805-8eb4-6c1693657881" xmlns:ns3="e309d946-9fb8-48a3-ae4d-f86d881f4691" xmlns:ns4="819b83b1-34af-4612-8654-cf321cf0b13c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4f17582693b2be4e4996669417e0b20" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100997E0C8DF3E712499A95944EE52161FB" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="349675ae04856c22f6f13e0ab848441b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="20c7d2fa-52dd-4805-8eb4-6c1693657881" xmlns:ns3="e309d946-9fb8-48a3-ae4d-f86d881f4691" xmlns:ns4="819b83b1-34af-4612-8654-cf321cf0b13c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f305504d5a774168c452e31f48284259" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="20c7d2fa-52dd-4805-8eb4-6c1693657881"/>
     <xsd:import namespace="e309d946-9fb8-48a3-ae4d-f86d881f4691"/>
     <xsd:import namespace="819b83b1-34af-4612-8654-cf321cf0b13c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Doc_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Description0" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns3:DEP-Division" minOccurs="0"/>
                 <xsd:element ref="ns2:Program" minOccurs="0"/>
                 <xsd:element ref="ns2:Ext" minOccurs="0"/>
                 <xsd:element ref="ns2:Category" minOccurs="0"/>
                 <xsd:element ref="ns4:Order0" minOccurs="0"/>
                 <xsd:element ref="ns2:Regulation_x0020_Period" minOccurs="0"/>
                 <xsd:element ref="ns2:Related_x0020_Regulation" minOccurs="0"/>
                 <xsd:element ref="ns2:Division" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -33726,51 +33726,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48FB5BFD-5A76-490A-9859-E23A34B49134}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48C301B3-D4AB-4AA8-9F77-F519F4AC2280}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{085F2DC1-C42D-4714-99FC-53ED2C2E90FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B8F98F1-AA74-4B2B-9168-D934B6C43032}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA92B420-12D1-4214-A988-C945F2D331A9}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{685F7152-F56A-4FA9-9C7F-DB4678691B5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
   <Words>3460</Words>
   <Characters>19725</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>164</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>