--- v0 (2025-11-14)
+++ v1 (2026-10-28)
@@ -11667,52 +11667,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100997E0C8DF3E712499A95944EE52161FB" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d4589239a5dc6e4c1cbc11f7fd5c2a38">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="20c7d2fa-52dd-4805-8eb4-6c1693657881" xmlns:ns3="e309d946-9fb8-48a3-ae4d-f86d881f4691" xmlns:ns4="819b83b1-34af-4612-8654-cf321cf0b13c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4f17582693b2be4e4996669417e0b20" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100997E0C8DF3E712499A95944EE52161FB" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="349675ae04856c22f6f13e0ab848441b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="20c7d2fa-52dd-4805-8eb4-6c1693657881" xmlns:ns3="e309d946-9fb8-48a3-ae4d-f86d881f4691" xmlns:ns4="819b83b1-34af-4612-8654-cf321cf0b13c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f305504d5a774168c452e31f48284259" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="20c7d2fa-52dd-4805-8eb4-6c1693657881"/>
     <xsd:import namespace="e309d946-9fb8-48a3-ae4d-f86d881f4691"/>
     <xsd:import namespace="819b83b1-34af-4612-8654-cf321cf0b13c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Doc_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Description0" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns3:DEP-Division" minOccurs="0"/>
                 <xsd:element ref="ns2:Program" minOccurs="0"/>
                 <xsd:element ref="ns2:Ext" minOccurs="0"/>
                 <xsd:element ref="ns2:Category" minOccurs="0"/>
                 <xsd:element ref="ns4:Order0" minOccurs="0"/>
                 <xsd:element ref="ns2:Regulation_x0020_Period" minOccurs="0"/>
                 <xsd:element ref="ns2:Related_x0020_Regulation" minOccurs="0"/>
                 <xsd:element ref="ns2:Division" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11966,51 +11966,51 @@
     <Doc_x0020_Name xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881">Brownfield Targeted Site Assessment</Doc_x0020_Name>
     <Category xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881" xsi:nil="true"/>
     <Description0 xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881">Brownfield Targeted Site Assessment Phase 1 Application (Revised April 2023)</Description0>
     <Related_x0020_Regulation xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Related_x0020_Regulation>
     <Program xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881">Brownfield</Program>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Regulation_x0020_Period xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881" xsi:nil="true"/>
     <Ext xmlns="20c7d2fa-52dd-4805-8eb4-6c1693657881">Word</Ext>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99D421DA-8AA4-4A56-8670-F974F0593B8D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BE2AE8C-2910-42EF-8CA0-FA2DD7D756CB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A792CDE4-2275-429E-BEFA-335E5407CE9E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C180CFDA-4873-48CB-9584-004311F75F58}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D6AD7E6-B950-4894-BF56-15ED12D2DF80}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1481</Words>
   <Characters>8448</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>