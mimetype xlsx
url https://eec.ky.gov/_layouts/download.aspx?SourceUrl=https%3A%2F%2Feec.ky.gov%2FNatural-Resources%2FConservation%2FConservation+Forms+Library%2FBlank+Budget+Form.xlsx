--- v0 (2025-11-12)
+++ v1 (2026-09-25)
@@ -1,131 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Annual Financial Review\Blank AFR Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\DOC Website\Webpage Documents\Conservation Forms\Administrative Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3EC0BCC-4FB2-4DAE-83EF-B25598F7313B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="45" windowWidth="12390" windowHeight="9315"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Totals" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Totals!$A$1:$G$170</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G136" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="E5" i="1"/>
+  <c r="E5" i="1" l="1"/>
   <c r="D112" i="1" l="1"/>
   <c r="C34" i="1"/>
   <c r="D100" i="1"/>
   <c r="C28" i="1"/>
   <c r="D37" i="1"/>
   <c r="D56" i="1"/>
   <c r="E53" i="1" s="1"/>
   <c r="D65" i="1"/>
   <c r="D103" i="1"/>
   <c r="D19" i="1"/>
   <c r="D24" i="1" l="1"/>
   <c r="E18" i="1" s="1"/>
   <c r="D91" i="1"/>
   <c r="E90" i="1" s="1"/>
   <c r="E64" i="1"/>
   <c r="D44" i="1"/>
   <c r="E43" i="1" s="1"/>
   <c r="D78" i="1"/>
   <c r="E77" i="1" s="1"/>
   <c r="E108" i="1"/>
   <c r="E121" i="1"/>
   <c r="E130" i="1"/>
-  <c r="G74" i="1" l="1"/>
+  <c r="G136" i="1" l="1"/>
+  <c r="G72" i="1"/>
+  <c r="G74" i="1" s="1"/>
   <c r="G138" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <si>
     <t>RECEIPTS</t>
   </si>
   <si>
     <t>TOTAL RECEIPTS</t>
   </si>
   <si>
     <t>TOTAL AVAILABLE</t>
   </si>
   <si>
     <t>EXPENDITURES</t>
   </si>
   <si>
     <t>TOTAL EXPENDITURES</t>
   </si>
   <si>
-    <t>BALANCE BROUGHT FORWARD JULY 1, 2017</t>
-[...4 lines deleted...]
-  <si>
     <t>R10000 TAXES</t>
   </si>
   <si>
     <t xml:space="preserve">  R10600 SAND AND GRAVEL TAX</t>
   </si>
   <si>
     <t xml:space="preserve">  R10700 SALES TAX</t>
   </si>
   <si>
     <t xml:space="preserve">  R10100 MILLAGE TAX</t>
   </si>
   <si>
     <t xml:space="preserve">  R10200 DELINQUENT TAX</t>
   </si>
   <si>
     <t xml:space="preserve">  R10300 FRANCHISE TAX</t>
   </si>
   <si>
     <t xml:space="preserve">  R10400 MINERAL TAX</t>
   </si>
   <si>
     <t xml:space="preserve">  R10500 TELECOMMUNICATIONS TAX</t>
   </si>
   <si>
     <t>R40000 INTERGOVERNMENTAL REVENUES</t>
@@ -419,56 +425,62 @@
     <t xml:space="preserve">  E40600 EQUIPMENT</t>
   </si>
   <si>
     <t xml:space="preserve">  E40700 VEHICLES</t>
   </si>
   <si>
     <t>E50000 DEBT SERVICE</t>
   </si>
   <si>
     <t xml:space="preserve">  E50100 SHORT TERM DEBT PRINCIPAL</t>
   </si>
   <si>
     <t xml:space="preserve">  E50200 SHORT TERM DEBT INTEREST</t>
   </si>
   <si>
     <t xml:space="preserve">  E50300 LOAN PRINCIPAL TO OTHER GOVERNMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">  E50400 LOAN INTEREST TO OTHER GOVERNMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">      R40343 SHARED USE</t>
   </si>
   <si>
     <t>E30000 ADMINISTRATION</t>
+  </si>
+  <si>
+    <t>BALANCE BROUGHT FORWARD JULY 1, 2026</t>
+  </si>
+  <si>
+    <t>BALANCE ON HAND AS OF JUNE 30, 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -555,71 +567,77 @@
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>10160</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1734820</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>165100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1036" name="Text Box 12"/>
+        <xdr:cNvPr id="1036" name="Text Box 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10160" y="26263600"/>
           <a:ext cx="9916160" cy="5270500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
@@ -1017,51 +1035,57 @@
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial"/>
             <a:cs typeface="Arial"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>12700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>12700</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1037" name="Text Box 13"/>
+        <xdr:cNvPr id="1037" name="Text Box 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="12700"/>
           <a:ext cx="9931400" cy="901700"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
@@ -1099,193 +1123,193 @@
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>YOUR COUNTY CONSERVATION DISTRICT</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
-            <a:t>JULY 1, 2017-JUNE 30, 2018</a:t>
+            <a:t>JULY 1, 2026-JUNE 30, 2027</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial"/>
             <a:cs typeface="Arial"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial"/>
             <a:cs typeface="Arial"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1418,1148 +1442,1148 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G156"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A139" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="A109" sqref="A109"/>
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="A134" sqref="A134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="51.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="15.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="26.140625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="14"/>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
     </row>
     <row r="2" spans="1:7" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
-        <v>5</v>
+        <v>118</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="C4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B5" s="7"/>
       <c r="E5" s="8">
         <f>SUM(D6:D12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D6" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D7" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D8" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D9" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D10" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D11" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B14" s="7"/>
       <c r="E14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B16" s="7"/>
       <c r="E16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="18" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B18" s="7"/>
       <c r="E18" s="8">
         <f>SUM(D19:D41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="9">
         <f>SUM(C20:C22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C20" s="9">
         <v>0</v>
       </c>
       <c r="D20" s="1"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C21" s="9">
         <v>0</v>
       </c>
       <c r="D21" s="1"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C22" s="10">
         <v>0</v>
       </c>
       <c r="D22" s="1"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D23" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D24" s="9">
         <f>SUM(C25:C34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C25" s="9">
         <v>0</v>
       </c>
       <c r="D25" s="1"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C26" s="10">
         <v>0</v>
       </c>
       <c r="D26" s="1"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C27" s="10">
         <v>0</v>
       </c>
       <c r="D27" s="1"/>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C28" s="9">
         <f>SUM(B29:B32)</f>
         <v>0</v>
       </c>
       <c r="D28" s="1"/>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B29" s="9">
         <v>0</v>
       </c>
       <c r="D29" s="1"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B30" s="9">
         <v>0</v>
       </c>
       <c r="D30" s="1"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B31" s="10">
         <v>0</v>
       </c>
       <c r="D31" s="1"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B32" s="10">
         <v>0</v>
       </c>
       <c r="D32" s="1"/>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C33" s="9">
         <v>0</v>
       </c>
       <c r="D33" s="1"/>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C34" s="9">
         <f>SUM(B35:B36)</f>
         <v>0</v>
       </c>
       <c r="D34" s="1"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B35" s="9">
         <v>0</v>
       </c>
       <c r="D35" s="1"/>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B36" s="10">
         <v>0</v>
       </c>
       <c r="D36" s="1"/>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D37" s="9">
         <f>SUM(C38:C41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C38" s="9">
         <v>0</v>
       </c>
       <c r="D38" s="1"/>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C39" s="10">
         <v>0</v>
       </c>
       <c r="D39" s="1"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C40" s="10">
         <v>0</v>
       </c>
       <c r="D40" s="1"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C41" s="9">
         <v>0</v>
       </c>
       <c r="D41" s="1"/>
     </row>
     <row r="43" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B43" s="7"/>
       <c r="E43" s="8">
         <f>SUM(D44:D51)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D44" s="9">
         <f>SUM(C45:C49)</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C45" s="9">
         <v>0</v>
       </c>
       <c r="D45" s="1"/>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C46" s="10">
         <v>0</v>
       </c>
       <c r="D46" s="1"/>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C47" s="10">
         <v>0</v>
       </c>
       <c r="D47" s="1"/>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C48" s="10">
         <v>0</v>
       </c>
       <c r="D48" s="1"/>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C49" s="10">
         <v>0</v>
       </c>
       <c r="D49" s="1"/>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D50" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D51" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B53" s="7"/>
       <c r="E53" s="8">
         <f>SUM(D54:D62)</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A54" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D54" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D55" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D56" s="10">
         <f>SUM(C57:C59)</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C57" s="9">
         <v>0</v>
       </c>
       <c r="D57" s="1"/>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C58" s="10">
         <v>0</v>
       </c>
       <c r="D58" s="1"/>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C59" s="10">
         <v>0</v>
       </c>
       <c r="D59" s="1"/>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D60" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D61" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D62" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A64" s="7" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B64" s="7"/>
       <c r="E64" s="8">
         <f>SUM(D65:D69)</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A65" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D65" s="9">
         <f>SUM(C66:C68)</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A66" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C66" s="9">
         <v>0</v>
       </c>
       <c r="D66" s="1"/>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A67" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C67" s="10">
         <v>0</v>
       </c>
       <c r="D67" s="1"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A68" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C68" s="10">
         <v>0</v>
       </c>
       <c r="D68" s="1"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A69" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D69" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="3"/>
       <c r="C72" s="4"/>
       <c r="D72" s="5"/>
       <c r="E72" s="5"/>
       <c r="G72" s="6">
         <f>E5+E14+E16+E18+E43+E53+E64</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A74" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="3"/>
       <c r="C74" s="4"/>
       <c r="D74" s="5"/>
       <c r="E74" s="5"/>
       <c r="G74" s="6">
         <f>G2+G72</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="C76" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="7" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B77" s="7"/>
       <c r="E77" s="8">
         <f>SUM(D78:D88)</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A78" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D78" s="9">
         <f>SUM(C79:C82)</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A79" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C79" s="9">
         <v>0</v>
       </c>
       <c r="D79" s="1"/>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A80" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C80" s="10">
         <v>0</v>
       </c>
       <c r="D80" s="1"/>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C81" s="10">
         <v>0</v>
       </c>
       <c r="D81" s="1"/>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C82" s="10">
         <v>0</v>
       </c>
       <c r="D82" s="1"/>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D83" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D84" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D85" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D86" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D87" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D88" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A90" s="7" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B90" s="7"/>
       <c r="E90" s="8">
         <f>SUM(D91:D103)</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A91" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D91" s="9">
         <f>SUM(C92:C99)</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C92" s="9">
         <v>0</v>
       </c>
       <c r="D92" s="1"/>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C93" s="10">
         <v>0</v>
       </c>
       <c r="D93" s="1"/>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C94" s="9">
         <v>0</v>
       </c>
       <c r="D94" s="1"/>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C95" s="10">
         <v>0</v>
       </c>
       <c r="D95" s="1"/>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C96" s="10">
         <v>0</v>
       </c>
       <c r="D96" s="1"/>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="1" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C97" s="10">
         <v>0</v>
       </c>
       <c r="D97" s="1"/>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="1" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C98" s="10">
         <v>0</v>
       </c>
       <c r="D98" s="1"/>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C99" s="10">
         <v>0</v>
       </c>
       <c r="D99" s="1"/>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D100" s="9">
         <f>SUM(C101:C102)</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C101" s="9">
         <v>0</v>
       </c>
       <c r="D101" s="1"/>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="1" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C102" s="10">
         <v>0</v>
       </c>
       <c r="D102" s="1"/>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D103" s="9">
         <f>SUM(C104:C106)</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C104" s="9">
         <v>0</v>
       </c>
       <c r="D104" s="1"/>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C105" s="9">
         <v>0</v>
       </c>
       <c r="D105" s="1"/>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C106" s="10">
         <v>0</v>
       </c>
       <c r="D106" s="1"/>
     </row>
     <row r="108" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A108" s="7" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B108" s="7"/>
       <c r="E108" s="8">
         <f>SUM(D109:D119)</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A109" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D109" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D110" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D111" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D112" s="10">
         <f>SUM(C113:C118)</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C113" s="9">
         <v>0</v>
       </c>
       <c r="D113" s="1"/>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C114" s="10">
         <v>0</v>
       </c>
       <c r="D114" s="1"/>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C115" s="9">
         <v>0</v>
       </c>
       <c r="D115" s="1"/>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C116" s="10">
         <v>0</v>
       </c>
       <c r="D116" s="1"/>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C117" s="10">
         <v>0</v>
       </c>
       <c r="D117" s="1"/>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C118" s="10">
         <v>0</v>
       </c>
       <c r="D118" s="1"/>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D119" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A121" s="7" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B121" s="7"/>
       <c r="E121" s="8">
         <f>SUM(D122:D128)</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A122" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D122" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D123" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D124" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D125" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D126" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D127" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D128" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A130" s="7" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B130" s="7"/>
       <c r="E130" s="8">
         <f>SUM(D131:D134)</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A131" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D131" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A132" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D132" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A133" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D133" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A134" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D134" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A135" s="7"/>
       <c r="B135" s="7"/>
       <c r="D135" s="1"/>
       <c r="F135" s="1"/>
       <c r="G135" s="1"/>
     </row>
     <row r="136" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A136" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B136" s="3"/>
       <c r="C136" s="4"/>
       <c r="D136" s="5"/>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="6">
         <f>E77+E90+E108+E121+E130</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A138" s="3" t="s">
-        <v>6</v>
+        <v>119</v>
       </c>
       <c r="B138" s="3"/>
       <c r="C138" s="4"/>
       <c r="D138" s="5"/>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="6">
         <f>G74-G136</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A147" s="11"/>
       <c r="B147" s="11"/>
       <c r="C147" s="11"/>
       <c r="D147" s="12"/>
       <c r="E147" s="12"/>
       <c r="F147" s="12"/>
       <c r="G147" s="12"/>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A148" s="11"/>
       <c r="B148" s="11"/>
       <c r="C148" s="11"/>
       <c r="D148" s="12"/>
@@ -2606,82 +2630,88 @@
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A154" s="13"/>
       <c r="B154" s="13"/>
       <c r="C154" s="13"/>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A155" s="13"/>
       <c r="B155" s="13"/>
       <c r="C155" s="13"/>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A156" s="13"/>
       <c r="B156" s="13"/>
       <c r="C156" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="62" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
-</worksheet>
-[...12 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Form" ma:contentTypeID="0x010101006A342D75E3C10849B5F95DC137B0BC71" ma:contentTypeVersion="2" ma:contentTypeDescription="Fill out this form." ma:contentTypeScope="" ma:versionID="581d6e4fe5e39ed561ee2f2b20edd499">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="77b8cfcb884412bbba6d692195423fb6" ns1:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TemplateUrl xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <ShowRepairView xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <ShowCombineView xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <xd_ProgID xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Form" ma:contentTypeID="0x010101006A342D75E3C10849B5F95DC137B0BC71" ma:contentTypeVersion="2" ma:contentTypeDescription="Fill out this form." ma:contentTypeScope="" ma:versionID="7262ef8b684fa0d5eb653d875c9cf02c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6cde63341bd2fdccfb774d7af9c46d93" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:ShowCombineView" minOccurs="0"/>
                 <xsd:element ref="ns1:ShowRepairView" minOccurs="0"/>
                 <xsd:element ref="ns1:TemplateUrl" minOccurs="0"/>
                 <xsd:element ref="ns1:xd_ProgID" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="ShowCombineView" ma:index="8" nillable="true" ma:displayName="Show Combine View" ma:hidden="true" ma:internalName="ShowCombineView">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
@@ -2779,113 +2809,109 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C397E453-BCB6-4A12-A372-A0D23F553DDD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9445F620-38AC-4E25-BF90-BAEFD0FE7FE9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90F24FE0-C1D9-454B-98F3-183E1667376C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90F24FE0-C1D9-454B-98F3-183E1667376C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9445F620-38AC-4E25-BF90-BAEFD0FE7FE9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B70D0D51-1173-43B8-9C9E-C6BEDCCC34BD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Totals</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
       <vt:lpstr>Totals!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EPPC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Blank Budget Form</dc:title>
   <dc:creator>McHugh, Johnna (EEC)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010101006A342D75E3C10849B5F95DC137B0BC71</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Program or Type">
     <vt:lpwstr>Administrative Documents</vt:lpwstr>
   </property>
 </Properties>
 </file>